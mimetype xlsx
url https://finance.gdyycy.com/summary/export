--- v0 (2026-06-29)
+++ v1 (2026-08-28)
@@ -44,51 +44,51 @@
   <si>
     <t>姜葱蒜椒类</t>
   </si>
   <si>
     <t>蔬菜根茎类</t>
   </si>
   <si>
     <t>蔬菜瓜类</t>
   </si>
   <si>
     <t>蔬菜叶菜类</t>
   </si>
   <si>
     <t>豆芽类</t>
   </si>
   <si>
     <t>莲藕类</t>
   </si>
   <si>
     <t>菌菇类</t>
   </si>
   <si>
     <t>装饰花草类</t>
   </si>
   <si>
-    <t>其他设备</t>
+    <t>其他设备（含劳保，包材，清洁用品等）</t>
   </si>
   <si>
     <t>其他菜类</t>
   </si>
   <si>
     <t>海带木耳类</t>
   </si>
   <si>
     <t>蔬菜加工类</t>
   </si>
   <si>
     <t>加工-蔬菜瓜果类</t>
   </si>
   <si>
     <t>加工-蔬菜根茎类</t>
   </si>
   <si>
     <t>加工-果实类</t>
   </si>
   <si>
     <t>加工-姜葱蒜椒类</t>
   </si>
   <si>
     <t>加工-蔬菜叶菜类</t>
   </si>